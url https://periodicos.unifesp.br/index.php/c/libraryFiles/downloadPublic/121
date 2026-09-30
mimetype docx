--- v0 (2025-12-18)
+++ v1 (2026-09-30)
@@ -1,3876 +1,3740 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
-[...2 lines deleted...]
-        <w:ind w:left="446" w:right="596"/>
+    <w:p w14:paraId="16715EC3" w14:textId="606516B8" w:rsidR="006E4C66" w:rsidRPr="006E4C66" w:rsidRDefault="006E4C66" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do Resumo Expandido em </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Português</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Negrito, Centralizado, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case) </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00BE11A5" w:rsidRPr="006E54B5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
-[...2 lines deleted...]
-        <w:ind w:left="446" w:right="596"/>
+    <w:p w14:paraId="164D1876" w14:textId="77777777" w:rsidR="006E4C66" w:rsidRPr="006E4C66" w:rsidRDefault="006E4C66" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006E54B5">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4C66">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00463E5B" w:rsidRPr="006E54B5">
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Title in English (Bold, Italicized, and Centered)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4C66">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="006E54B5">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B0347F" w14:textId="77777777" w:rsidR="006E4C66" w:rsidRPr="006E4C66" w:rsidRDefault="006E4C66" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t>:</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Español</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Negrita, Cursiva y Centrado)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE11A5" w:rsidRPr="00D35958" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
-[...2 lines deleted...]
-        <w:ind w:left="448" w:right="595"/>
+    <w:p w14:paraId="6F328FCE" w14:textId="0D7896DE" w:rsidR="006E4C66" w:rsidRPr="006E4C66" w:rsidRDefault="006E4C66" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Máximo 20 Palavras</w:t>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autoria: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4C66">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nome dos autores (até 5) centralizados, seguidos de filiação institucional e link ORCID completo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE11A5" w:rsidRPr="006E54B5" w:rsidRDefault="00463E5B" w:rsidP="00BE11A5">
-[...2 lines deleted...]
-        <w:ind w:left="445" w:right="596"/>
+    <w:p w14:paraId="175B9484" w14:textId="1800FDB2" w:rsidR="000B6727" w:rsidRPr="005163E0" w:rsidRDefault="000B6727" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006E54B5">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Resum</w:t>
+      </w:r>
+      <w:r w:rsidR="00241FC9" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F91FD37" w14:textId="77777777" w:rsidR="00B7709D" w:rsidRPr="005163E0" w:rsidRDefault="00B7709D" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O resumo inicial deve ser apresentado em parágrafo único, sem recuo na primeira linha. Deve conter entre 150 e 200 palavras, utilizando fonte Times New Roman 12 e espaçamento duplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E478B0F" w14:textId="77777777" w:rsidR="00DF461A" w:rsidRPr="005163E0" w:rsidRDefault="0013405F" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF461A" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF461A" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 a 5 termos em letras minúsculas, separados por vírgulas, com o rótulo recuado e em itálico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1011A0" w14:textId="1CD3393D" w:rsidR="009F57F3" w:rsidRPr="00C16C22" w:rsidRDefault="006910DF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C16C22">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31673BC1" w14:textId="25EBB846" w:rsidR="009F57F3" w:rsidRPr="005163E0" w:rsidRDefault="009F57F3" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The first line is not indented (it stays flush with the left margin). The text must be presented as a single paragraph. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6FC9" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text in a single paragraph, between 150 and 200 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Times New Roman font, size 12, double spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EA7E4C" w14:textId="686AF3F8" w:rsidR="009F57F3" w:rsidRPr="005163E0" w:rsidRDefault="009F57F3" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3 to 5 terms written in lowercase and separated by commas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782DDC78" w14:textId="77777777" w:rsidR="00621F84" w:rsidRPr="005163E0" w:rsidRDefault="00621F84" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Resumen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672850CB" w14:textId="3F4DC899" w:rsidR="00621F84" w:rsidRPr="005163E0" w:rsidRDefault="00621F84" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La primera línea no tiene sangría (queda pegada al margen izquierdo). El texto debe presentarse en un solo párrafo. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>texto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Texto en un solo párrafo, con </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A54" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2A54" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>200 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Fuente Times New </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, tamaño 12, espaciado doble.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5931BD41" w14:textId="77777777" w:rsidR="00621F84" w:rsidRPr="005163E0" w:rsidRDefault="00621F84" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>3 a 5 términos escritos en minúscula y separados por comas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8DE29D" w14:textId="0DFFA266" w:rsidR="00942D18" w:rsidRPr="005163E0" w:rsidRDefault="00942D18" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="006E54B5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...490 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00714E9C" w:rsidRPr="005163E0">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...12 lines deleted...]
-        <w:t>INTRODUÇÃO</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ntrodução</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E16915" w:rsidRPr="003C6842" w:rsidRDefault="00E16915" w:rsidP="00E16915">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="68EA6FAB" w14:textId="21C0F408" w:rsidR="00206136" w:rsidRPr="005163E0" w:rsidRDefault="00206136" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E16915">
-[...1 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>O r</w:t>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:t>O texto deve ser alinhado à esquerda (sem justificar). Nesta seção, apresente o tema, o problema de pesquisa e os objetivos de forma concisa. Lembre-se que</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5F3E" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t>esumo expandido</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidR="002A167D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5F3E" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imite </w:t>
+      </w:r>
+      <w:r w:rsidR="002A167D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5F3E" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>ugerido</w:t>
+      </w:r>
+      <w:r w:rsidR="002A167D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C6842">
-        <w:rPr>
+      <w:r w:rsidR="00662A7A" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">é caracterizado por sua brevidade, representa uma versão mais elaborada do resumo convencional de um trabalho acadêmico, como um artigo científico ou uma dissertação de mestrado.  Essa forma ampliada </w:t>
-[...578 lines deleted...]
-      <w:r w:rsidRPr="00E95649">
+        <w:t xml:space="preserve">de um </w:t>
+      </w:r>
+      <w:r w:rsidR="00662A7A" w:rsidRPr="005163E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Exemplo 3 – Citação direta com mais de 40 palavras e recuo de 3 cm:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resumo expandido </w:t>
+      </w:r>
+      <w:r w:rsidR="002A167D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
+      </w:r>
+      <w:r w:rsidR="000A5F3E" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>2.000 a 3.000 palavra</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7461E" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (aproximadamente 5-7 páginas)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A167D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A167D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pois </w:t>
+      </w:r>
+      <w:r w:rsidR="00662A7A" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>funciona</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5F3E" w:rsidRPr="000A5F3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como uma síntese robusta de uma pesquisa em andamento ou concluída, cobrindo todos os pontos essenciais (introdução, método, resultados e referências) de forma muito direta.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35958" w:rsidRDefault="00E95649" w:rsidP="00E95649">
-[...45 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="70C180CE" w14:textId="3703F286" w:rsidR="00470AB3" w:rsidRPr="005163E0" w:rsidRDefault="00470AB3" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Metodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC1CF6" w:rsidRPr="006E54B5" w:rsidRDefault="00544501" w:rsidP="00CC1CF6">
-[...113 lines deleted...]
-    <w:p w:rsidR="00CE7885" w:rsidRPr="00CE7885" w:rsidRDefault="00CE7885" w:rsidP="00CE7885">
+    <w:p w14:paraId="2DAA088A" w14:textId="77777777" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:textAlignment w:val="baseline"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Tabela 1</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Descreva o delineamento da pesquisa, os participantes e os procedimentos éticos adotados. Utilize os níveis de cabeçalho da APA para organizar as subseções:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE7885" w:rsidRPr="00CE7885" w:rsidRDefault="00CE7885" w:rsidP="00CE7885">
+    <w:p w14:paraId="46156BB4" w14:textId="4193EDAC" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE7885">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:t>Estilos básicos de citação</w:t>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Procedimentos de Coleta de Dados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1394 lines deleted...]
-    <w:p w:rsidR="00544501" w:rsidRPr="00544501" w:rsidRDefault="00544501" w:rsidP="00725BCE">
+    <w:p w14:paraId="3ED1BE85" w14:textId="77777777" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(Texto seguindo o nível 3: alinhado à esquerda, negrito e itálico).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725BCE" w:rsidRPr="00725BCE" w:rsidRDefault="00725BCE" w:rsidP="00725BCE">
+    <w:p w14:paraId="0F86BDE6" w14:textId="099BE791" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:eastAsia="pt-BR"/>
-[...72 lines deleted...]
-        <w:t>.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Resultados e Discussão</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725BCE" w:rsidRPr="006E54B5" w:rsidRDefault="00725BCE" w:rsidP="00725BCE">
-[...22 lines deleted...]
-    <w:p w:rsidR="00725BCE" w:rsidRPr="00725BCE" w:rsidRDefault="00725BCE" w:rsidP="000D540D">
+    <w:p w14:paraId="3F2FE244" w14:textId="77777777" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="142" w:hanging="142"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...23 lines deleted...]
-        <w:t>, 11 (121), pp. 36-39.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Apresente os dados principais e a análise teórica. Se utilizar elementos visuais:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725BCE" w:rsidRPr="00725BCE" w:rsidRDefault="00725BCE" w:rsidP="000D540D">
+    <w:p w14:paraId="74268661" w14:textId="18CCF33B" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="00033E77">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="142" w:hanging="142"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...23 lines deleted...]
-        <w:t>, 44 (6), pp. 132-134.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabelas: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não devem conter linhas verticais. O número (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) e o título em itálico devem ficar no topo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00725BCE" w:rsidRPr="00725BCE" w:rsidRDefault="00725BCE" w:rsidP="000D540D">
+    <w:p w14:paraId="04FE2649" w14:textId="77777777" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="00033E77">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="142" w:hanging="142"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...35 lines deleted...]
-      </w:hyperlink>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Figuras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Qualquer recurso visual que não seja tabela (gráficos, fotos) é chamado de Figura.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000D540D" w:rsidRPr="00707998" w:rsidRDefault="000D540D" w:rsidP="000D540D">
-[...50 lines deleted...]
-    <w:p w:rsidR="000D540D" w:rsidRPr="00725BCE" w:rsidRDefault="000D540D" w:rsidP="000D540D">
+    <w:p w14:paraId="250F797D" w14:textId="77777777" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="00033E77">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="240"/>
-        <w:ind w:left="142" w:hanging="142"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00725BCE">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notas: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Devem aparecer abaixo do elemento, iniciadas por "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
         <w:rPr>
           <w:i/>
-          <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Note.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>" em itálico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB48860" w14:textId="51FE8E68" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Considerações Finais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E0AE27" w14:textId="77777777" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sintetize as conclusões da investigação, reforçando a contribuição para as áreas de Ciências Humanas, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou Saúde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538601DB" w14:textId="74885604" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A3E4BA" w14:textId="2EC184A5" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>As referências devem ser organizadas em ordem alfabética e apresentar o recuo deslocado (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hanging</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>indent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>) de 1,27 cm a partir da segunda linha. Não é necessário incluir a cidade da editora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797631A5" w14:textId="77777777" w:rsidR="00403CF1" w:rsidRPr="005163E0" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo (Livro): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588A6998" w14:textId="292B33FD" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Freire, P. (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Política e educação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. Paz e Terra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393E6165" w14:textId="77777777" w:rsidR="00403CF1" w:rsidRPr="005163E0" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Exemplo (Artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5101C4A2" w14:textId="23F64193" w:rsidR="009E2E91" w:rsidRPr="009E2E91" w:rsidRDefault="009E2E91" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cunha, C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S., &amp; Perez, C. B. (2014). Preservação digital de fotografias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Informação &amp; Sociedade</w:t>
       </w:r>
-      <w:r w:rsidRPr="00725BCE">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00725BCE">
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E2E91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(2), 49-55.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFB522F" w14:textId="77777777" w:rsidR="0008432E" w:rsidRPr="005163E0" w:rsidRDefault="0008432E" w:rsidP="0028796A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:overflowPunct w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8179CF" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ORIENTAÇÕES GERAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442ACDD2" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Elementos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Pré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-textuais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA215CD" w14:textId="15FD4EEE" w:rsidR="00BC7FDF" w:rsidRPr="0028796A" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título do Trabalho: Deve ser escrito em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case (apenas as primeiras letras das palavras principais em maiúscula), negrito e centralizado. Não use caixa alta (maiúsculas) para o título.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B59D3C" w14:textId="155F15FC" w:rsidR="00BC7FDF" w:rsidRPr="0028796A" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Identificação dos Autores: Os nomes devem aparecer centralizados abaixo do título, seguidos pelas afiliações institucionais e o ORCID (URL completa).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C19067" w14:textId="361D9283" w:rsidR="00BC7FDF" w:rsidRPr="0028796A" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo (Abstract): O rótulo Resumo deve aparecer em negrito e centralizado no topo da página. O texto deve ter entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00122375" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:r w:rsidR="006E057D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E057D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006E057D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122375" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006E057D" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palavras, sem recuo na primeira linha e com espaçamento duplo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CD979B" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave (Keywords): O rótulo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: deve ser recuado, escrito em itálico e seguido pelos termos em letra minúscula, separados por vírgulas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773E0D7E" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Níveis de Cabeçalho (Títulos e Seções)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2298821A" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="000D7C4C" w:rsidRDefault="00BC7FDF" w:rsidP="000D7C4C">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nível 1: Centralizado, Negrito, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Introdução).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC3E581" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="000D7C4C" w:rsidRDefault="00BC7FDF" w:rsidP="000D7C4C">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nível 2: Alinhado à esquerda, Negrito, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Procedimentos Metodológicos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29485956" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="000D7C4C" w:rsidRDefault="00BC7FDF" w:rsidP="000D7C4C">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nível 3: Alinhado à esquerda, Negrito, Itálico, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D7C4C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5797F90E" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Normas de Citação e Formatação Geral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3A6C7E" w14:textId="362A6397" w:rsidR="00BC7FDF" w:rsidRPr="00B56716" w:rsidRDefault="00BC7FDF" w:rsidP="000D7C4C">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte e Margens: Utiliza-se Times New Roman 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0061321E" w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e margens de 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00677B5E" w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, 54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm em todos os lados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686118E1" w14:textId="3AB59702" w:rsidR="00BC7FDF" w:rsidRPr="00B56716" w:rsidRDefault="00BC7FDF" w:rsidP="00B56716">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Espaçamento: O corpo do texto deve ter espaçamento </w:t>
+      </w:r>
+      <w:r w:rsidR="0061321E" w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>duplo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95D08" w:rsidRPr="00B56716">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70045A5C" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="00B56716">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Citações no Texto:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720B6777" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Um ou dois autores:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cite ambos os nomes em todas as ocorrências (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Walker &amp; Alien, 2004).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8D3DBC" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Três ou mais autores:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use apenas o sobrenome do primeiro seguido de "et al." desde a primeira citação (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Bradley et al., 1999).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="578638BA" w14:textId="48B81F0A" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Citações Diretas Longas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Citações com 40 palavras ou mais devem ser formatadas em um bloco separado, com recuo de 1,27 cm</w:t>
+      </w:r>
+      <w:r w:rsidR="0097053B" w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sem aspas e com a fonte original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533B12D5" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4. Referências (Exemplos APA 7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4E585D" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="0028796A">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>As referências devem ter recuo deslocado na segunda linha e ser organizadas em ordem alfabética:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A0993E" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="00B56716">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Livro:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Freire, P. (2015). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Política e educação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Paz e Terra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20238E81" w14:textId="77777777" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="00B56716">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Artigo de Periódico:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cunha, C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S., &amp; Perez, C. B. (2014). Preservação digital de fotografias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação &amp; Sociedade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2), 49-55. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005163E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:lang w:eastAsia="pt-BR"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
           <w:t>http://www.ies.ufpb.br/ojs2/index.php/ies/article/view/16224/11490</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000D540D" w:rsidRPr="00707998" w:rsidRDefault="000D540D" w:rsidP="000D540D">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00884686">
+    <w:p w14:paraId="0BF0A89E" w14:textId="02A9967D" w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidRDefault="00BC7FDF" w:rsidP="00B56716">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="240" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Capítulo de Livro:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Franco, M. A. S. (2010). Didática e Pedagogia: da teoria de ensino à teoria da formação. In M. A. S. Franco &amp; S. G. Pimenta (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Orgs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t>. São Paulo: Edições Loyola.</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Didática: embates </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contemporâneos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (pp. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xx-xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005163E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Edições Loyola. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D540D" w:rsidRPr="00707998" w:rsidRDefault="000D540D" w:rsidP="000D540D">
-[...446 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00BC7FDF" w:rsidRPr="005163E0" w:rsidSect="00C16C22">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F3285" w:rsidRDefault="001F3285" w:rsidP="00AE553A">
+    <w:p w14:paraId="7AD19631" w14:textId="77777777" w:rsidR="00E7393A" w:rsidRDefault="00E7393A" w:rsidP="00AE553A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F3285" w:rsidRDefault="001F3285" w:rsidP="00AE553A">
+    <w:p w14:paraId="08D0ED14" w14:textId="77777777" w:rsidR="00E7393A" w:rsidRDefault="00E7393A" w:rsidP="00AE553A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00942D18" w:rsidRDefault="00942D18" w:rsidP="00942D18">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72CF4704" w14:textId="77777777" w:rsidR="00942D18" w:rsidRDefault="00942D18" w:rsidP="00942D18">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Conver.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Fam.</w:t>
@@ -3958,107 +3822,107 @@
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>e-ISSN:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00737620">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>XXXXX</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00737620" w:rsidRDefault="00737620" w:rsidP="00942D18">
+  <w:p w14:paraId="14E45D8A" w14:textId="77777777" w:rsidR="00737620" w:rsidRDefault="00737620" w:rsidP="00942D18">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00737620" w:rsidRDefault="00676858" w:rsidP="00942D18">
+  <w:p w14:paraId="17E53EFE" w14:textId="77777777" w:rsidR="00737620" w:rsidRDefault="00676858" w:rsidP="00942D18">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00737620">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00737620" w:rsidRPr="00737620">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00737620">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C502C1" w:rsidRPr="00C502C1">
+    <w:r w:rsidR="00402ED7" w:rsidRPr="00402ED7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00737620">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00676858" w:rsidRDefault="00676858"/>
+  <w:p w14:paraId="50AE512B" w14:textId="77777777" w:rsidR="00676858" w:rsidRDefault="00676858"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AE553A" w:rsidRDefault="00AE553A" w:rsidP="00BE11A5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="469A27CD" w14:textId="77777777" w:rsidR="00AE553A" w:rsidRDefault="00AE553A" w:rsidP="00BE11A5">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Conver.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Fam.</w:t>
@@ -4146,122 +4010,122 @@
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>e-ISSN:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>XXXXXX</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003D644D" w:rsidRDefault="003D644D" w:rsidP="00BE11A5">
+  <w:p w14:paraId="22F5B06D" w14:textId="77777777" w:rsidR="003D644D" w:rsidRDefault="003D644D" w:rsidP="00BE11A5">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="003D644D" w:rsidRDefault="00676858" w:rsidP="00BE11A5">
+  <w:p w14:paraId="467E0DFA" w14:textId="77777777" w:rsidR="003D644D" w:rsidRDefault="00676858" w:rsidP="00BE11A5">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D644D">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="003D644D" w:rsidRPr="003D644D">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D644D">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C502C1" w:rsidRPr="00C502C1">
+    <w:r w:rsidR="00402ED7" w:rsidRPr="00402ED7">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="003D644D">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00676858" w:rsidRDefault="00676858"/>
+  <w:p w14:paraId="6CEB1B7D" w14:textId="77777777" w:rsidR="00676858" w:rsidRDefault="00676858"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00737620">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F45E2F7" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00737620">
     <w:pPr>
       <w:spacing w:before="95" w:line="237" w:lineRule="auto"/>
       <w:ind w:left="851" w:right="-1"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66C2D22D" wp14:editId="5B05EBC7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>633730</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>85090</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="542290" cy="181902"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="image2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="image2.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print"/>
                   <a:stretch>
                     <a:fillRect/>
@@ -4566,60 +4430,60 @@
         <w:spacing w:val="-8"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>corretamente</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>citado.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
+  <w:p w14:paraId="37211398" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:before="3"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
+  <w:p w14:paraId="0AF97D6C" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
     <w:pPr>
       <w:ind w:left="315"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Conver.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Fam.</w:t>
@@ -4711,195 +4575,161 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>e-ISSN:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>XXXXXX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F3285" w:rsidRDefault="001F3285" w:rsidP="00AE553A">
+    <w:p w14:paraId="2F1AEB94" w14:textId="77777777" w:rsidR="00E7393A" w:rsidRDefault="00E7393A" w:rsidP="00AE553A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F3285" w:rsidRDefault="001F3285" w:rsidP="00AE553A">
+    <w:p w14:paraId="57F6D798" w14:textId="77777777" w:rsidR="00E7393A" w:rsidRDefault="00E7393A" w:rsidP="00AE553A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00942D18" w:rsidRPr="00942D18" w:rsidRDefault="00942D18">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DB972A2" w14:textId="77777777" w:rsidR="00942D18" w:rsidRPr="00942D18" w:rsidRDefault="00942D18">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00942D18">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Autor 1</w:t>
-[...33 lines deleted...]
-      <w:t xml:space="preserve"> 2</w:t>
+      <w:t>Autor 1, Autor 2, Autor 3, Autor 4 e Autor 4</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00676858" w:rsidRDefault="00676858"/>
+  <w:p w14:paraId="7E6FAE34" w14:textId="77777777" w:rsidR="00676858" w:rsidRDefault="00676858"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00AE553A" w:rsidRDefault="00737620" w:rsidP="00AE553A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="123F0EF8" w14:textId="77777777" w:rsidR="00AE553A" w:rsidRDefault="00737620" w:rsidP="00AE553A">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:ind w:left="-637"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>TÍTULO DO TRABALHO</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D35958" w:rsidRPr="00737620" w:rsidRDefault="00D35958" w:rsidP="00AE553A">
+  <w:p w14:paraId="182E02EF" w14:textId="77777777" w:rsidR="00D35958" w:rsidRPr="00737620" w:rsidRDefault="00D35958" w:rsidP="00AE553A">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:ind w:left="-637"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00676858" w:rsidRDefault="00676858"/>
+  <w:p w14:paraId="38333F33" w14:textId="77777777" w:rsidR="00676858" w:rsidRDefault="00676858"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00402ED7" w:rsidP="00BE11A5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="680E598A" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00402ED7" w:rsidP="00BE11A5">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:ind w:left="-637"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0">
-[...1 lines deleted...]
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03611F1B" wp14:editId="35E790E7">
+              <wp:extent cx="6489700" cy="620485"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
               <wp:docPr id="1" name="Agrupar 14"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
                     </wpg:cNvGrpSpPr>
                     <wpg:grpSpPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="6489700" cy="600075"/>
+                        <a:ext cx="6489700" cy="620485"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="9240" cy="960"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Picture 7"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
@@ -4934,343 +4764,2532 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="6E2E9F"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
+                          <w:p w14:paraId="0D330C8F" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00BE11A5" w:rsidRDefault="00B80E3D" w:rsidP="00B80E3D">
+                          <w:p w14:paraId="7A758690" w14:textId="03C549FE" w:rsidR="00BE11A5" w:rsidRDefault="00C83F4F" w:rsidP="00C83F4F">
                             <w:pPr>
-                              <w:ind w:left="3544" w:right="3695"/>
-                              <w:jc w:val="center"/>
+                              <w:ind w:right="3695"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri"/>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Calibri"/>
                                 <w:b/>
                                 <w:i/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
-                              <w:t>RESUMO EXPANDIDO</w:t>
+                              <w:t xml:space="preserve">                                                                               RESUMO EXPANDIDO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group id="Agrupar 14" o:spid="_x0000_s1026" style="width:511pt;height:47.25pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9240,960" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAOm7uyErBAAAcQoAAA4AAABkcnMvZTJvRG9jLnhtbKRW227jNhB9L9B/&#10;IPSuWHJkWxLiLBxfggW2bdDdfgAtURKxEsmSdOy06L93hpTsxDbQNGvA9oiX0cw5Z4a8+3ToWvLM&#10;tOFSzIP4JgoIE4UsuajnwR/fNmEaEGOpKGkrBZsHL8wEn+5//ulur3I2lo1sS6YJOBEm36t50Fir&#10;8tHIFA3rqLmRigmYrKTuqIVHXY9KTffgvWtH4yiajvZSl0rLghkDoys/Gdw7/1XFCvtbVRlmSTsP&#10;IDbrfrX73eLv6P6O5rWmquFFHwb9QBQd5QJeenS1opaSneYXrjpeaGlkZW8K2Y1kVfGCuRwgmzg6&#10;y+ZRy51yudT5vlZHmADaM5w+7Lb49flJE14CdwERtAOKFrXeKapJnCA6e1XnsOhRq6/qSfsUwfwi&#10;i+8Gpkfn8/hc+8Vku/9FluCR7qx06Bwq3aELyJscHAkvRxLYwZICBqdJms0i4KqAuWkURbOJZ6lo&#10;gMqLbUWz7jdm46TflU0dsSOa+xe6IPug7u8UL3L49miCdYHmf6sOdtmdZkHvpHuXj47q7zsVAvGK&#10;Wr7lLbcvTsSADQYlnp94gRjjw4mY8UAMzOJLyQzxGNb4HRQzcpwQIZcNFTVbGAXq97wOQ1rLfcNo&#10;aXAY2XvrxT2+iWLbcrXhbYukod3nCwV0JsArkHlxr2Sx65iwvlo1ayF1KUzDlQmIzlm3ZSA+/bmM&#10;nUJABV+MxdehHlwF/T1OF1GUjR/C5SRahkk0W4eLLJmFs2g9S6IkjZfx8h/cHSf5zjCAgbYrxftY&#10;YfQi2qvl0jcWX4iuoMkzdW0DkXIBDf8uRBhCSDBWo4vfAWxYB7bVzBYNmhUg14/D4uOEg/mELHJg&#10;oLY+Vi7ZUCrnogdJaGMfmewIGoAxROgwps8Qv89pWILRColMuxyusZBF2Tpdp0mYjKdrYGG1Cheb&#10;ZRJON/FssrpdLZereGCh4WXJBLr7cRIcprLl5aBDo+vtstWenI37OC0DwqdlIxTDKYyBuOHfEzgg&#10;D6Nowhf7HRxEZhA6PL1PPHgMXWvhXxuqGKCObk8lfTuU9DdU+YM8kBRT6BdhoyX2AMNYpi5/329P&#10;tX1RyK+2ej/vUpQTz2ULTm+PnTRxzffYSf+3qF5RgmXyirnperzONpfM0bwVb+QIL/cjV1UZQ9d/&#10;GGfhZprOwmSTTEI4PdIwirMHqIgkS1abt6r8wgX7cVWS/TzIJuOJp+eku7Mk4fiCz7UkO27h4tPy&#10;bh6kx0U0x+68FqWrQkt56+1XasbwBxUP/17NKAFk3fNvD9tDL6mtLF9AUVpCE4ATEm5rYDRS/xWQ&#10;Pdx85oH5c0fxMGs/C5A7XpMGQw/GdjCoKGDrPLAB8ebS+uvUTmleN+DZS1bIBZz6FXeNBkPzUUDI&#10;+AAV5ix3r3Fp9HcwvDi9fnarTjfF+38BAAD//wMAUEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpG&#10;mwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnC&#10;XEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf&#10;7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3AgAA//8DAFBLAwQUAAYACAAAACEA&#10;OFXNw9wAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNYi1tmo2I2J5E&#10;UAultzE7JsHsbMiuSfz3XXuxlwePN7z3TTYfTSN66lxtWUE8iUAQF1bXXCr42n88vYJwHlljY5kU&#10;XMjBPL+/yzDVduAt9TtfilDCLkUFlfdtKqUrKjLoJrYlDtnRdgZ9sF0pdYdDKDeNTKLoRRqsOSxU&#10;2NKyouK0OxsFnwMOi2m86ten4/Lys59tvtcxKfX4MC7eQXga/e0YrvgBHfLAdLBn1k40CsIj/k+v&#10;WZQkwR8UvD3PQOaZ/E+f/wIAAP//AwBQSwMECgAAAAAAAAAhAJ+T/kZqFAAAahQAABUAAABkcnMv&#10;bWVkaWEvaW1hZ2UxLmpwZWf/2P/gABBKRklGAAEBAQBgAGAAAP/bAEMAAwICAwICAwMDAwQDAwQF&#10;CAUFBAQFCgcHBggMCgwMCwoLCw0OEhANDhEOCwsQFhARExQVFRUMDxcYFhQYEhQVFP/bAEMBAwQE&#10;BQQFCQUFCRQNCw0UFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFP/AABEIAH8AdwMBIgACEQEDEQH/xAAfAAABBQEBAQEBAQAAAAAAAAAAAQIDBAUGBwgJCgv/&#10;xAC1EAACAQMDAgQDBQUEBAAAAX0BAgMABBEFEiExQQYTUWEHInEUMoGRoQgjQrHBFVLR8CQzYnKC&#10;CQoWFxgZGiUmJygpKjQ1Njc4OTpDREVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoOEhYaH&#10;iImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4eLj5OXm5+jp&#10;6vHy8/T19vf4+fr/xAAfAQADAQEBAQEBAQEBAAAAAAAAAQIDBAUGBwgJCgv/xAC1EQACAQIEBAME&#10;BwUEBAABAncAAQIDEQQFITEGEkFRB2FxEyIygQgUQpGhscEJIzNS8BVictEKFiQ04SXxFxgZGiYn&#10;KCkqNTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqCg4SFhoeIiYqSk5SVlpeY&#10;mZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2dri4+Tl5ufo6ery8/T19vf4+fr/&#10;2gAMAwEAAhEDEQA/APyqooooAKKKKACiiu78DfBLx38SbWW78N+E9V1eyifZLeW1qxt4m/2pfur+&#10;dAHCUV7f4U/ZV8WeKNCj1WbVfCvh2K6aWLTrfW9ftYJdRnjfY8MSF/vbv7+1feqfw3/Zn8T+O9V1&#10;2C/vtE8EWWiT/Y7/AFPxXeiytYrnHy2+/ndK2Pu0AeOUV7H4O/Zp8XeI/ihq3g5tNN5c6CouNV/s&#10;28tZitv8vzxM0qJLv3pt2v8Ax1n/AB7+GkPwz8aw2NlZ6tplreWkV7Fp+uWUlvd2u/8A5ZvuRVf/&#10;AH0+VqAPLKKKKACiiigAooooAKKKKACvXPh5+zF8Qvih4Zl1/QdHgfTfmWB7u8ige8dfvJAjtulb&#10;/drZ8K/BPwdaeBfC3iLx74yuvDsfiy5lh0qLT9O+1+VFE2yW4uPnXau/au1Nzfer0v4qeHPEWn/B&#10;7w1pcM4ttf8AhFNLLBc2n3L7SbybzbfUIn3f89fl4/vr/doAPgf8DNHk+NHwe8S+GUudb0H+3dP0&#10;/wAR6bqsSNcaXf8Am7JYriL/AJ5O33G99v366meXw94o+GXxN0HWrbxxrf8AwjvjS/i07QfCEqRW&#10;+yeV9nm7lf5d8X8KtXmqftTnwD8avD/xY8DL5GvX9tFL4m0WVdlpLeL8k2Pl5WXaJf8AZZ2rifB3&#10;j34p6h4y8R6p4Fv9b0a48QXst1dxaLM8S7mdn2s3H3d/eiUuT4jalSq1pcsInt/wz+H/AMM4fhN4&#10;Tb4wXHiDQrm18QXVrpmlpKsSweYkUqm6Z13rE+zbvRKpato8/wAc9A8VW1jDoMvifTPGn9oXmiy6&#10;rFFFc2rxeUvlS/JvRNnzPXn9r+yb8S/Gd99v1u4jglun3S3GoXXmS7v9uta5/YU8SpEzxa9pcr/3&#10;Rv8A/ia45YuhH7R7tPh7NJx5o0JHrNhoHh/QPAvxqudJ8HXPi7QNR1LTfD0mmaLqry3EEsUPnSyx&#10;T7Jd6K3yf8Bryjw/4nm+DXwwuviB9hFx4p1PV20jQIvFFv8A2g9hZwD978sq+U33kT7v8Nc8vwP+&#10;MPwklTUdCn1GzmhbzRLol225W/vfJXB638QfE174g0VvGj3WvRaPeGZrDUmKCXdL5syt/vtu+b3r&#10;aFWM/hkeXicvxWFly14cp7n8W/2fbDx/44Oo2N3onw4tbbw9Yal4mm1ZXtNPsNQni3fZ4kRHbc3L&#10;bE3da8D+K/wnv/hPr9vYXOoafrdrdWyXtlqmkytLaXUDdHRiq5r3bW/Gln+0r8PNZim8TaJ4P1+f&#10;xNPrV9YanJ5MM0DoiIUl/i8pfl2f981rfDP4ca9B4EtNElu4NT8X+KLGWy06XUVeW38NeH0d3uL3&#10;5vupL/D8v3N/9+tjgPjaivavil8EvDXhrwV/wl/gjxvF4z0W11BNH1AS2b2s9vdNEzqyo33on2Pt&#10;b/ZrxWgAooooAK9v+BGheHNP8JeMfH3iPwhN47h8PS2VuuiCd4LUCfzd1xcNH8/lJ5W35f4pUrxC&#10;uz+GPxQ1z4V+KE1nQ5k3tE1vc2lwu+3vIG+/BKn8cbd1oA9f8EeLPD/jH4Qanofj/T7vTvA1jrfn&#10;aNrej/6TcaNdToz/AGPy3b5oJVt3/wCBRbq474t/EC18ZeINJ0vwW2qp4f0jSIvD1q91KxuL+FJZ&#10;ZS8qqf4nlbCfwqq1U+JXxlXxv4dsvDGh+F9L8GeGorxr+XTtM3Obi6wyrLLI3zNsR3VF/h3P/er3&#10;f9mb4K23h60tvE+sRLLqEy7rW3df9Qv9/wD3q5q9f2MeY+hyTJa2dYn2FMz/AIKfsgrJFb6v40Vg&#10;jLvTTUbaf+2vpX1LpukaR4R0tYbG2ttOsoF27YlVUWsTxr8RdK8A+HJdV1OdUVf9VCn35W/uLXjH&#10;w0+FHxb/AG5/EcselK2j+Erdv3t3NuS0i/2P+mrV5FHCYnMpe1qy5Yn67isRlXCFL2FOPNVPSPEn&#10;7RvgXw20sTaqt5cRf8srRd9c5/w2B4J3f6rUP+/FfXnw6/4JWfCHwVpsVz4uubvxJdxfPLLcT+Rb&#10;/wDfP92vQLr9kP8AZauYGgHhfworuuzfFqPz/wDo2vXjlOChvzSPhqnHmYyl7kYxPjvwr8bPB3jC&#10;XyNP1qD7R/zxm/dP/wCPU/4gfCPwx8TLF4dX0+N5tv7q7iTbKv8AwKvX/iv/AMElvAXiDTvtfw+1&#10;u88P3oXdHFdSfaLeX/gX8NfI+oXfxM/ZH8Yw+FviZYz3OiO37jUP9ajL/eil/i/3K462U/bwcj3c&#10;v4xw+Y/7NmtL4j59+Nf7O+s/Cm4a7jDX2iO22O7Vens1aHwq/ap8e/DeCLTdLvbSUXN3ALqfVYvt&#10;DXFqieUtnK7/APLttZvkr7dvJ9K8a+Gtv7nUtKv4P95JVavgv4+fCB/hn4j32e6fRrr5oJfT/Zow&#10;mKlU/dVfiPK4k4Y+oU/r2D96lI+kNe1L4b/E3x23wz8J6Clh4MitrrxJc6dplx5X/CQaykTbYred&#10;1+SBE3Kn/A/71fM3xm0LwNZR+H9Y8B3c8VlqVqyX2g6hL513pV5H8sqO+xdyN95W+o/hrtPhl+1F&#10;aeFvDPh208SeFE8T6x4QeWXwvqv2x7eWyZvm8qXb/rYlf5lX/bavBNV1ObWNSur6fBmuZWlfb/eb&#10;mvVPzIo0UUUAFFFA60AeofAfwQnjDxxarcrvsbU+fOMdQP4a+5ba5SGLdu2JEv8A47XzJ8BzH4Q+&#10;G+pa9OoR5WZ9x/iVfuf+Pbq6nU/it/bXwavtQR/Kv5X+ySLD/Czf/YVzPDSxEj974bxOFyLLXOX8&#10;WUeYv/DvwDqv7an7RNr4cs2ktvDlq2+e42/JFAv32/3nr9Ofj38bfBH7CnwVsLHStNgSdIvsuj6N&#10;B8nmv/fb/Z/vPXlP/BJj4TxeFPgdfeM7m3ZNT8RXjCJ3X/l3i+Vdjf3Wbd/3zXw1+2x8Wp/jr+0t&#10;4jk8+V9C0OdtNs4n/uxPsf8A77ffX0dDDRq1I0I/DE/EsViauY4qVWr8UifWPiF8af2ydWu77U/E&#10;smm6IrbPskM7RW8X+xsX71ek/CT/AIJjt8UtN1O4g8bmwu7TakStZ70Zv++68h+Dmj+KIYtW8Q+G&#10;FjvItJVXvtOSX97Lb/30T+LZX3Z+yd+0BpGnXLzyTBdNvlVZwfvQS/7dc+YvE4CvFL+GfawybCV8&#10;qk6EeavE+e9Y0T9pz/gn/qMWqtqs/irwT5q+a6zvdWjL/tI/zxV9W2v7QXwg/bP/AGd9SHiazERV&#10;TBcaZMf9Itbjb8rxP/7NX0R4q+I/ge58N3a6nqGnX1jLHtlt3dZd6/3dtfn7Nonhzwrdal/wjWkQ&#10;aPps900sVvDXj43MI0qfu/GcnDfDVXOK/LV92MTgvh18N2+F3h640/8AtKW/82VnVH+5F/uVm/Fb&#10;wzbeO/BuoaXIq+c6boH/ALsq/drp5vEltf3V3bQXKzXFr8k6J/BXler/ABVgs/iTB4dYr9laPY0v&#10;/TX+CvJoUK1ep7WXxH9AYqOAwGXRwU/4cvdPim/sZdPu5beVNkqNtK1WHymvSPjto6aT4/vmiXZH&#10;ct56j2avOR1zXtw8z+V8fhng8TOh/KR0UUUzzwpU+8KSl/i/GgD6KnksovgnZQvO0JeJXVEb771w&#10;iTR23gqWCK6k+0S3iefbv9zYqfI9N8LPHrV3ottO2LSJV82t298HXXi+LxP4h0q1VNM06VXZE/2v&#10;87q+jpU44eEXI+vxeLlj6UalKPwx5f8Agn7cfsx6CPBn7GXg+zgkLmPw21wr/wC1Kjy/+z1+G3hu&#10;5lvLjUJ55WmuJW81nf77O1ftj+xFr/8AwsL9i3wjFFdpeXqaZPpsjn+BkZ0VW/4Dsr8Rryzn8DeL&#10;9T0i82+bYXUtlPs+5vV9v/slbZVJQry5j5TD1PZVYymel/D3xzqfw38W6fr2mN+9gb5oX+5Kn8aP&#10;XuHxIudMh0u3+Jfw5n+wfb/k1PSfvpE3+5XzUjrNEjK29H+7Wx4e8ST6C0q7t9pcLslhevsK9Cli&#10;I+8fe4av7KXNCR9AeG/Cvi//AIRVPHHhfxZbeMJX+fVtJ+48X+xsp1t8VLTXrC4ZVZNQgid5bGb7&#10;+5f4K+etK+IU/gnWXvtF1NrN0/g3fe/36peJ/ijH4huv7T+5qv32uE+Tc1fMY/JcHX9/4ZHv4DiK&#10;WWwnFS5i38OPGmpw/EPWLm+WRYbne147/wDLL/ermdek09/iW8iXkr2j3O57hP4f92sXw9Yan4t1&#10;6HTLN5XvtUl8pvn+9/vV00OiRaTpfiXw5qUKxa3azq8b/wC7XB7KlCpaHxHy8MxxGKoxpz+GMpS5&#10;pf8ApJF+0RFFPfaXeRSo+6Jovk/2T/8AZV4sOuM10/i7VHvbewhbrCrZrl8DNeLXpxpVOWJ85mWM&#10;jj8TKvGPLzDTRRRXMeUFFFFAHUeGZVZdhlaHbuO9K9m+GnjPxFoXgjVdI0/T4b/T9S3p5rN/qm2b&#10;W3f8BrwLSLn7NdfNyrfKa9H8JeG/EviGC7i0GCeaJPklSGVVr6TDR+uUfZHXg8fHAVPaVfhP0R/4&#10;JJ/HGKwn8RfCfU7lUmaV9Q0z5vkdvuyon/oVeZf8FRf2aL7wL8Srj4kaRYyt4d8QOrXksSfJb3X+&#10;1/d318s6boHjz4J63pXjG3srnSruwuUltbtWVkV1/vbK/Xz9mz9prwL+218Lbvw54ns7NdfaDyNV&#10;0G4bKT8f62Lvt/8AQamtSq4Gr7XlPMVeliH7h+KWiy6m1wkGn+bM7fwJXpmn/C+S4t0u/Eutxaba&#10;v8y28T/PX178cf8Agk14n0jWbjVfhPrcN3ZOzummajL5UsH+yj/xV4Gn7Bv7Suo3UVtceB7tEZtn&#10;2ia/t9if7f8Ard1df1uNaP8AE5T6DAYvDYWP7+PNL/yU415vhl4PiRv7Kn1i4Rfv3Dffb/cru/hr&#10;4G1rxz8N9V8cad8JbS98P6dKyS3dvF95f49ifx7P4q+iPgV/wSOvf7Ri1X4ra9C8SPubSdKk3b/9&#10;6WvX/wBrf9sTwf8AspeAI/h58OIrCbxMIPslvZWhVrfS0+7vl/2v9mvOm4Tq8tL3junxDUjLmp04&#10;xj/hPzA8F+Lb3S/ije69omkWjeVvT7Eny7Vb+7/tVznxA1jUNV8a6hqGoKtncXnztFE27b/sVoWn&#10;wt8f3b/2zBpN2jXTeb525Ymfd/sbq4zxHbX2iX91Fqasl7F/rUd9z769aWG+ry9vKJ5M83p4rDew&#10;jL3ubmOS1ibfeP8A7Py1n5qSSRnZmb+Ko6+Uqz55cx54UUUVgAUUUUAOFdj4Q8TT6fcJ5V3c2n8E&#10;ht5djstcaOtPjkZG3A7TXZhsRLD1OeJnUpxqx5ZH2B4Y1nwNLYPZ3vj3ULmG6Vd1vfxO+3/x2szx&#10;j8J4/BF7beI/h54vaa+t5PNWKHdb3ETf9MnrwfwX49n8L6rFeJHDMyfehuU3RS19WeBv2mfBM1kk&#10;WpeELL7W3/PaX5N3+9sr9GwmJw2YUuWqfGYujicvqe1w/vHW/Dr/AIKifGb4aWaab4k0yx8WxRqq&#10;rNqUbxTL/wACT71es6n/AMFlnfS5F0/4YumpFPle41PfFu/3FiVv/Hq5nwr4wsfE9m99ofwwtNSt&#10;1bY00Uqun/oFbqald/e/4VFbf+Qv/iK56mQUJy5oGEeI6sPdnSPF/iV/wUK+O3xot7jTNK8rwrpk&#10;67GTRonV/wDv63zVxHh34UeFvDlmniLxd41jn1h382VEt5ZVVv8Af/iavavGXxW8NeELt4tb8BWW&#10;lXG3cyS3S7//AECvAvij+0lo2oWE1n4e8NWlm8vytd3Hz7P91P71d0cJg8thzfaJWNxmZT9nGPLE&#10;zfij4x0P7PLd6H411bUr1jtW3i3xRJ/tPuWvnjW9Xl1K6d2kaQltzMzfeb1pNU1d7x32t8rt83+1&#10;WYBk18RmWYyxUuWJ9jhMJHDx5RlFFFfPHeFFFFABRRRQAUUUUAGatw300P3W/wCA1UpQa0hOUPhC&#10;1zprHxtqemptt7qe353fuZ2Sta5+MXii8gWCfW9SmiT7qPePtrhMUma7o4/EfzHNLDUJfZNu/wDF&#10;N7fv5kszSP8A35W3NWTLNJM25mL/AFqPn0pOPSuepXq1fjkbRhGHwoSiiiuUsKKKKACiiigD/9lQ&#10;SwECLQAUAAYACAAAACEAihU/mAwBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDpu7shKwQAAHEKAAAOAAAAAAAAAAAAAAAAADwCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAAAAAAAAAAAAAAJMGAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhADhVzcPcAAAABQEAAA8AAAAA&#10;AAAAAAAAAAAAhAcAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQCfk/5GahQAAGoUAAAV&#10;AAAAAAAAAAAAAAAAAI0IAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWdQSwUGAAAAAAYABgB9AQAAKh0A&#10;AAAA&#10;">
+            <v:group w14:anchorId="03611F1B" id="Agrupar 14" o:spid="_x0000_s1026" style="width:511pt;height:48.85pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9240,960" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPEea7oaAwAAjwcAAA4AAABkcnMvZTJvRG9jLnhtbJxV227bMAx9H7B/&#10;EPTeOk2zNDGSFF1vKNBtxdp9gCzLtlBb0ig5Tvb1o2Q712Hr+mCDupA6PDyUZperqiRLAVZqNadn&#10;pwNKhOI6lSqf0x8vdycTSqxjKmWlVmJO18LSy8XHD7PGxGKoC12mAggGUTZuzJwWzpk4iiwvRMXs&#10;qTZC4WKmoWIOh5BHKbAGo1dlNBwMxlGjITWgubAWZ2/aRboI8bNMcPcty6xwpJxTxObCH8I/8f9o&#10;MWNxDswUkncw2DtQVEwqPHQT6oY5RmqQR6EqyUFbnblTrqtIZ5nkIuSA2ZwNDrK5B12bkEseN7nZ&#10;0ITUHvD07rD86/IezLN5ghY9mo+av1rkJWpMHu+u+3HebiZJ80WnWE9WOx0SX2VQ+RCYElkFftcb&#10;fsXKEY6T49FkejHAMnBcGw8Ho8mntgC8wCodufHitnOcDked13QcahaxuD0wgOxALWZG8hi/jii0&#10;joj6t6DQy9UgaBekelOMisFrbU6wpoY5mchSunXQJ3LjQanlk+SeYz9ATp+AyHROh5QoViGNuOoP&#10;JReej35P68F8RqEmROnrgqlcXFmDwsZ2Q/d+CkA3hWCp9dO+evtRwnAPRVJKcyfL0hfN212+2BsH&#10;2voDZa1ubzSvK6Fc24ggSkxdK1tIYymBWFSJwBzhIQ2AWGyBf0fcoeWsA+F44Q/PEEQ3j2XdLATE&#10;W5A+HYsyfZ/ypr3qDvWD7IJ190JXxBsIFxEGQbPlo/VYEVO/xaNV2pPWE+wRdVwjQH/r4DVmey5x&#10;dMTmf3Xqc8GMQDQ+7FY1571qXnxjfdYrMvEV7zb5XiZuhdNeCR6ybVv6L1rZcW3jvInpQOpxl0/O&#10;N806Cv29adYtk28k2+pSpr1ILeTJdQlkyfAuH98Ob6d3QeiY4O62Uu2XicV+Bu8JG/TT5udWyaqj&#10;LNHpGhkDjcXHSwbfMjQKDb8oafBdmFP7s2b+PigfFJbTPyK9Ab2R9AZTHF3n1FHSmteufWxqAzIv&#10;MHJbEqWv8OLMZBCYh9ai6HCigoIVbn209p6V3XHYtX1HF78BAAD//wMAUEsDBAoAAAAAAAAAIQCf&#10;k/5GahQAAGoUAAAVAAAAZHJzL21lZGlhL2ltYWdlMS5qcGVn/9j/4AAQSkZJRgABAQEAYABgAAD/&#10;2wBDAAMCAgMCAgMDAwMEAwMEBQgFBQQEBQoHBwYIDAoMDAsKCwsNDhIQDQ4RDgsLEBYQERMUFRUV&#10;DA8XGBYUGBIUFRT/2wBDAQMEBAUEBQkFBQkUDQsNFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQUFBQU&#10;FBQUFBQUFBQUFBQUFBQUFBQUFBQUFBT/wAARCAB/AHcDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEA&#10;AAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgEDAwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJx&#10;FDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRolJicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNk&#10;ZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJ&#10;ytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQF&#10;BgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMz&#10;UvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3&#10;eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaanqKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna&#10;4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIRAxEAPwD8qqKKKACiiigAooru/A3wS8d/Em1lu/Df&#10;hPVdXson2S3ltasbeJv9qX7q/nQBwlFe3+FP2VfFnijQo9Vm1Xwr4diumli0631vX7WCXUZ432PD&#10;Ehf727+/tX3qn8N/2Z/E/jvVddgv77RPBFlok/2O/wBT8V3osrWK5x8tvv53Stj7tAHjlFex+Dv2&#10;afF3iP4oat4ObTTeXOgqLjVf7NvLWYrb/L88TNKiS796bdr/AMdZ/wAe/hpD8M/GsNjZWeraZa3l&#10;pFexafrllJb3drv/AOWb7kVX/wB9PlagDyyiiigAooooAKKKKACiiigAr1z4efsxfEL4oeGZdf0H&#10;R4H035lge7vIoHvHX7yQI7bpW/3a2fCvwT8HWngXwt4i8e+Mrrw7H4suZYdKi0/TvtflRRNsluLj&#10;512rv2rtTc33q9L+KnhzxFp/we8NaXDOLbX/AIRTSywXNp9y+0m8m8231CJ93/PX5eP76/3aAD4H&#10;/AzR5PjR8HvEvhlLnW9B/t3T9P8AEem6rEjXGl3/AJuyWK4i/wCeTt9xvfb9+upnl8PeKPhl8TdB&#10;1q28ca3/AMI740v4tO0HwhKkVvsnlfZ5u5X+XfF/CrV5qn7U58A/Grw/8WPAy+Rr1/bRS+JtFlXZ&#10;aS3i/JNj5eVl2iX/AGWdq4nwd49+KeoeMvEeqeBb/W9GuPEF7LdXcWizPEu5nZ9rNx93f3olLk+I&#10;2pUqtaXLCJ7f8M/h/wDDOH4TeE2+MFx4g0K5tfEF1a6ZpaSrEsHmJFKpumdd6xPs270SqWraPP8A&#10;HPQPFVtYw6DL4n0zxp/aF5osuqxRRXNq8XlL5Uvyb0TZ8z15/a/sm/Evxnffb9buI4Jbp90txqF1&#10;5ku7/brWuf2FPEqRM8WvaXK/90b/AP4muOWLoR+0e7T4ezSceaNCR6zYaB4f0DwL8arnSfB1z4u0&#10;DUdS03w9Jpmi6q8txBLFD50ssU+yXeit8n/Aa8o8P+J5vg18MLr4gfYRceKdT1dtI0CLxRb/ANoP&#10;YWcA/e/LKvlN95E+7/DXPL8D/jD8JJU1HQp9Rs5oW80S6JdtuVv73yVwet/EHxNe+INFbxo91r0W&#10;j3hmaw1Jigl3S+bMrf77bvm962hVjP4ZHl4nL8VhZcteHKe5/Fv9n2w8f+ODqNjd6J8OLW28PWGp&#10;eJptWV7TT7DUJ4t32eJER23Ny2xN3WvA/iv8J7/4T6/b2FzqGn63a3Vsl7ZappMrS2l1A3R0Yqua&#10;921vxpZ/tK/DzWYpvE2ieD9fn8TT61fWGpyeTDNA6IiFJf4vKX5dn/fNa3wz+HGvQeBLTRJbuDU/&#10;F/iixlstOl1FXlt/DXh9Hd7i9+b7qS/w/L9zf/frY4D42or2r4pfBLw14a8Ff8Jf4I8bxeM9FtdQ&#10;TR9QEtm9rPb3TRM6sqN96J9j7W/2a8VoAKKKKACvb/gRoXhzT/CXjHx94j8ITeO4fD0tlbrogneC&#10;1An83dcXDR/P5SeVt+X+KVK8Qrs/hj8UNc+FfihNZ0OZN7RNb3NpcLvt7yBvvwSp/HG3daAPX/BH&#10;izw/4x+EGp6H4/0+707wNY6352ja3o/+k3GjXU6M/wBj8t2+aCVbd/8AgUW6uO+LfxAtfGXiDSdL&#10;8FtqqeH9I0iLw9avdSsbi/hSWWUvKqn+J5Wwn8KqtVPiV8ZV8b+HbLwxofhfS/BnhqK8a/l07TNz&#10;m4usMqyyyN8zbEd1Rf4dz/3q93/Zm+Ctt4etLbxPrESy6hMu61t3X/UL/f8A96uavX9jHmPockyW&#10;tnWJ9hTM/wCCn7IKyRW+r+NFYIy7001G2n/tr6V9S6bpGkeEdLWGxtrbTrKBdu2JVVFrE8a/EXSv&#10;APhyXVdTnVFX/VQp9+Vv7i14x8NPhR8W/wBufxHLHpSto/hK3b97dzbktIv9j/pq1eRRwmJzKXta&#10;suWJ+u4rEZVwhS9hTjzVT0jxJ+0b4F8NtLE2qreXEX/LK0XfXOf8NgeCd3+q1D/vxX158Ov+CVnw&#10;h8FabFc+Lrm78SXcXzyy3E/kW/8A3z/dr0C6/ZD/AGWrmBoB4X8KK7rs3xaj8/8A6Nr145Tgob80&#10;j4apx5mMpe5GMT478K/Gzwd4wl8jT9ag+0f88Zv3T/8Aj1P+IHwj8MfEyxeHV9Pjebb+6u4k2yr/&#10;AMCr1/4r/wDBJbwF4g077X8PtbvPD96F3RxXUn2i3l/4F/DXyPqF38TP2R/GMPhb4mWM9zojt+41&#10;D/Woy/3opf4v9yuOtlP28HI93L+McPmP+zZrS+I+ffjX+zvrPwpuGu4w19ojttju1Xp7NWh8Kv2q&#10;fHvw3gi03S720lFzdwC6n1WL7Q1xaonlLZyu/wDy7bWb5K+3byfSvGvhrb+51LSr+D/eSVWr4L+P&#10;nwgf4Z+I99nun0a6+aCX0/2aMJipVP3VX4jyuJOGPqFP69g/epSPpDXtS+G/xN8dt8M/CegpYeDI&#10;ra68SXOnaZceV/wkGspE22K3ndfkgRNyp/wP+9XzN8ZtC8DWUfh/WPAd3PFZalasl9oOoS+dd6Ve&#10;R/LKjvsXcjfeVvqP4a7T4ZftRWnhbwz4dtPEnhRPE+seEHll8L6r9se3lsmb5vKl2/62JX+ZV/22&#10;rwTVdTm1jUrq+nwZrmVpX2/3m5r1T8yKNFFFABRRQOtAHqHwH8EJ4w8cWq3K77G1PnzjHUD+GvuW&#10;2uUhi3btiRL/AOO18yfAcx+EPhvqWvTqEeVmfcf4lX7n/j26up1P4rf218Gr7UEfyr+V/skiw/ws&#10;3/2Fczw0sRI/e+G8Thciy1zl/FlHmL/w78A6r+2p+0Ta+HLNpLbw5atvnuNvyRQL99v956/Tn49/&#10;G3wR+wp8FbCx0rTYEnSL7Lo+jQfJ5r/32/2f7z15T/wSY+E8XhT4HX3jO5t2TU/EV4wid1/5d4vl&#10;XY391m3f9818NftsfFqf46/tLeI5PPlfQtDnbTbOJ/7sT7H/AO+3319HQw0atSNCPwxPxLFYmrmO&#10;KlVq/FIn1j4hfGn9snVru+1PxLJpuiK2z7JDO0VvF/sbF+9XpPwk/wCCY7fFLTdTuIPG5sLu02pE&#10;rWe9Gb/vuvIfg5o/iiGLVvEPhhY7yLSVV77Tkl/ey2/99E/i2V92fsnftAaRp1y88kwXTb5VWcH7&#10;0Ev+3XPmLxOArxS/hn2sMmwlfKpOhHmrxPnvWNE/ac/4J/6jFqrarP4q8E+avmus73Voy/7SP88V&#10;fVtr+0F8IP2z/wBnfUh4msxEVUwXGmTH/SLW42/K8T/+zV9EeKviP4HufDd2up6hp19Yyx7Zbd3W&#10;Xev93bX5+zaJ4c8K3Wpf8I1pEGj6bPdNLFbw14+NzCNKn7vxnJw3w1Vzivy1fdjE4L4dfDdvhd4e&#10;uNP/ALSlv/NlZ1R/uRf7lZvxW8M23jvwbqGlyKvnOm6B/wC7Kv3a6ebxJbX91d20Fys1xa/JOifw&#10;V5Xq/wAVYLP4kweHWK/ZWj2NL/01/gryaFCtXqe1l8R/QGKjgMBl0cFP+HL3T4pv7GXT7uW3lTZK&#10;jbStVh8pr0j47aOmk+P75ol2R3Leeo9mrzkdc17cPM/lfH4Z4PEzofykdFFFM88KVPvCkpf4vxoA&#10;+ip5LKL4J2ULztCXiV1RG++9cIk0dt4KlgiupPtEt4nn27/c2KnyPTfCzx61d6LbTti0iVfNrdvf&#10;B114vi8T+IdKtVTTNOlV2RP9r/O6vo6VOOHhFyPr8Xi5Y+lGpSj8MeX/AIJ+3H7MegjwZ+xl4Ps4&#10;JC5j8NtcK/8AtSo8v/s9fht4buZby41CeeVpriVvNZ3++ztX7Y/sRa//AMLC/Yt8IxRXaXl6mmT6&#10;bI5/gZGdFVv+A7K/Ea8s5/A3i/U9IvNvm2F1LZT7Pub1fb/7JW2VSUK8uY+Uw9T2VWMpnpfw98c6&#10;n8N/Fun69pjfvYG+aF/uSp/Gj17h8SLnTIdLt/iX8OZ/sH2/5NT0n76RN/uV81I6zRIytvR/u1se&#10;HvEk+gtKu7faXC7JYXr7CvQpYiPvH3uGr+ylzQkfQHhvwr4v/wCEVTxx4X8WW3jCV/n1bSfuPF/s&#10;bKdbfFS016wuGVWTUIIneWxm+/uX+CvnrSviFP4J1l77RdTazdP4N33v9+qXif4ox+Ibr+0/uar9&#10;9rhPk3NXzGPyXB1/f+GR7+A4illsJxUuYt/DjxpqcPxD1i5vlkWG53teO/8Ayy/3q5nXpNPf4lvI&#10;l5K9o9zue4T+H/drF8PWGp+Ldeh0yzeV77VJfKb5/vf71dNDokWk6X4l8OalCsWt2s6vG/8Au1we&#10;ypQqWh8R8vDMcRiqMac/hjKUuaX/AKSRftERRT32l3kUqPuiaL5P9k//AGVeLDrjNdP4u1R723sI&#10;W6wq2a5fAzXi16caVTlifOZljI4/Eyrxjy8w00UUVzHlBRRRQB1HhmVWXYZWh27jvSvZvhp4z8Ra&#10;F4I1XSNP0+G/0/Ut6eazf6ptm1t3/Aa8C0i5+zXXzcq3ymvR/CXhvxL4hgu4tBgnmiT5JUhlVa+k&#10;w0frlH2R14PHxwFT2lX4T9Ef+CSfxxisJ/EXwn1O5VJmlfUNM+b5Hb7sqJ/6FXmX/BUX9mi+8C/E&#10;q4+JGkWMreHfEDq15LEnyW91/tf3d9fLOm6B48+Cet6V4xt7K50q7sLlJbW7VlZFdf72yv18/Zs/&#10;aa8C/ttfC278OeJ7OzXX2g8jVdBuGyk/H+ti77f/AEGprUquBq+15TzFXpYh+4filosuptcJBp/m&#10;zO38CV6Zp/wvkuLdLvxLrcWm2r/MtvE/z19e/HH/AIJNeJ9I1m41X4T63Dd2Ts7ppmoy+VLB/so/&#10;8VeBp+wb+0rqN1FbXHge7RGbZ9omv7fYn+3/AK3dXX9bjWj/ABOU+gwGLw2Fj+/jzS/8lONeb4Ze&#10;D4kb+yp9YuEX79w332/3K7v4a+Bta8c/DfVfHGnfCW0vfD+nSskt3bxfeX+PYn8ez+Kvoj4Ff8Ej&#10;r3+0YtV+K2vQvEj7m0nSpN2//elr1/8Aa3/bE8H/ALKXgCP4efDiKwm8TCD7Jb2VoVa30tPu75f9&#10;r/ZrzpuE6vLS947p8Q1Iy5qdOMY/4T8wPBfi290v4o3uvaJpFo3lb0+xJ8u1W/u/7Vc58QNY1DVf&#10;GuoahqCrZ3F587RRNu2/7FaFp8LfH92/9swaTdo103m+duWJn3f7G6uM8R219ol/dRamrJexf61H&#10;fc++vWlhvq8vbyieTPN6eKw3sIy97m5jktYm33j/AOz8tZ+akkkZ2Zm/iqOvlKs+eXMeeFFFFYAF&#10;FFFADhXY+EPE0+n3CeVd3Np/BIbeXY7LXGjrT45GRtwO012YbESw9TniZ1KcaseWR9geGNZ8DS2D&#10;2d7491C5hulXdb38Tvt/8drM8Y/CePwRe23iP4eeL2mvreTzVih3W9xE3/TJ68H8F+PZ/C+qxXiR&#10;wzMn3oblN0UtfVngb9pnwTNZJFqXhCy+1t/z2l+Td/vbK/RsJicNmFLlqnxmLo4nL6ntcP7x1vw6&#10;/wCConxm+Glmmm+JNMsfFsUaqqzalG8Uy/8AAk+9XrOp/wDBZZ30uRdP+GLpqRT5XuNT3xbv9xYl&#10;b/x6uZ8K+MLHxPZvfaH8MLTUrdW2NNFKrp/6BW6mpXf3v+FRW3/kL/4iuepkFCcuaBhHiOrD3Z0j&#10;xf4lf8FCvjt8aLe40zSvK8K6ZOuxk0aJ1f8A7+t81cR4d+FHhbw5Zp4i8XeNY59Yd/NlRLeWVVb/&#10;AH/4mr2rxl8VvDXhC7eLW/AVlpVxt3Mkt0u//wBArwL4o/tJaNqFhNZ+HvDVpZvL8rXdx8+z/dT+&#10;9XdHCYPLYc32iVjcZmU/ZxjyxM34o+MdD+zy3eh+NdW1K9Y7Vt4t8USf7T7lr541vV5dSundpGkJ&#10;bczM33m9aTVNXe8d9rfK7fN/tVmAZNfEZlmMsVLlifY4TCRw8eUZRRRXzx3hRRRQAUUUUAFFFFAB&#10;mrcN9ND91v8AgNVKUGtITlD4Qtc6ax8banpqbbe6nt+d37mdkrWufjF4ovIFgn1vUpok+6j3j7a4&#10;TFJmu6OPxH8xzSw1CX2Tbv8AxTe37+ZLM0j/AN+VtzVkyzSTNuZi/wBaj59KTj0rnqV6tX45G0YR&#10;h8KEooorlLCiiigAooooA//ZUEsDBBQABgAIAAAAIQADHtAY3AAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NasMwEITvhbyD2EJvjWyXNq1rOYSQ9hQK+YHS28ba2CbWyliK7bx9lV6ay8Awy8y3&#10;2Xw0jeipc7VlBfE0AkFcWF1zqWC/+3h8BeE8ssbGMim4kIN5PrnLMNV24A31W1+KUMIuRQWV920q&#10;pSsqMuimtiUO2dF2Bn2wXSl1h0MoN41MouhFGqw5LFTY0rKi4rQ9GwWfAw6Lp3jVr0/H5eVn9/z1&#10;vY5JqYf7cfEOwtPo/4/hih/QIQ9MB3tm7USjIDzi//SaRUkS/EHB22wGMs/kLX3+CwAA//8DAFBL&#10;AwQUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sK&#10;wjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNe&#10;GacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeU&#10;N9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6hpIA+9a&#10;/vVZ9wIAAP//AwBQSwECLQAUAAYACAAAACEAihU/mAwBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxHmu6GgMAAI8HAAAOAAAAAAAAAAAA&#10;AAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCfk/5GahQAAGoUAAAVAAAAAAAA&#10;AAAAAAAAAIIFAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWdQSwECLQAUAAYACAAAACEAAx7QGNwAAAAF&#10;AQAADwAAAAAAAAAAAAAAAAAfGgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAFhgsxu6&#10;AAAAIgEAABkAAAAAAAAAAAAAAAAAKBsAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAYABgB9AQAAGRwAAAAA&#10;">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Picture 7" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:900;height:960;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXDdxYwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJvNetS2rIaRQRtD15ce/D43Dw3i5uXdRM1/ntTEHocZuYbZjqPthVX6n3jWMF4lIEg&#10;rpxuuFbwu1u9fYHwAVlj65gU3MnDfDZ4mWKh3Y23dC1DLRKEfYEKTAhdIaWvDFn0I9cRJ+/oeosh&#10;yb6WusdbgttW5ln2IS02nBYMdrQ0VJ3Ki1Xw3b1ne+PPJpb56n74jOvF5rxW6nUYFxMQgWL4Dz/b&#10;P1pBDn9X0g2QswcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1w3cWMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:900;width:8340;height:945;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfXMdOwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfBf8hXGFfZE1dRaQaZVdwEd/U/YBLc22DzU1Nou3+vREEH4eZOcMs152txZ18MI4VjEcZCOLC&#10;acOlgr/T9nMOIkRkjbVjUvBPAdarfm+JuXYtH+h+jKVIEA45KqhibHIpQ1GRxTByDXHyzs5bjEn6&#10;UmqPbYLbWn5l2UxaNJwWKmxoU1FxOd6sAn/Yb4f+Z1jjuDW/7XS+v1zNVamPQfe9ABGpi+/wq73T&#10;CibwvJJugFw9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9cx07BAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#6e2e9f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
+                    <w:p w14:paraId="0D330C8F" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri"/>
                           <w:b/>
                           <w:i/>
                           <w:color w:val="FFFFFF"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00BE11A5" w:rsidRDefault="00B80E3D" w:rsidP="00B80E3D">
+                    <w:p w14:paraId="7A758690" w14:textId="03C549FE" w:rsidR="00BE11A5" w:rsidRDefault="00C83F4F" w:rsidP="00C83F4F">
                       <w:pPr>
-                        <w:ind w:left="3544" w:right="3695"/>
-                        <w:jc w:val="center"/>
+                        <w:ind w:right="3695"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri"/>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Calibri"/>
                           <w:b/>
                           <w:i/>
                           <w:color w:val="FFFFFF"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
-                        <w:t>RESUMO EXPANDIDO</w:t>
+                        <w:t xml:space="preserve">                                                                               RESUMO EXPANDIDO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
               <w10:anchorlock/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
+  <w:p w14:paraId="098E042A" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
     <w:pPr>
       <w:spacing w:line="246" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-3"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>DOI:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-10"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI"/>
         <w:i/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="20"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI"/>
         <w:i/>
         <w:spacing w:val="-2"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
+  <w:p w14:paraId="28426A7E" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5" w:rsidP="00BE11A5">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="46" w:lineRule="exact"/>
       <w:ind w:left="-469"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI"/>
         <w:sz w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5">
+  <w:p w14:paraId="16FC3633" w14:textId="77777777" w:rsidR="00BE11A5" w:rsidRDefault="00BE11A5">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F090174"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC743CA2"/>
+    <w:lvl w:ilvl="0" w:tplc="5F2ECDCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="133632A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C2B07DF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="199347F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86A86872"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341422A0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08166DBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3593779E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6922BB92"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="477D5401"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA9E2CD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB41848"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52505504"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="548366A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="74DEFC5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A41670"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C180798"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6735358A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="69DA5704"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A185F09"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3148E620"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1A027E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="937C8536"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8E2A9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A2CA8C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F121E39"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="43661CFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="298264670">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="154223210">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="508179410">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1952593053">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1347903160">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2135101670">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2120759192">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="123621975">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1845853849">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1889951128">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1319845391">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1455828926">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1428770501">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="855196083">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE553A"/>
+    <w:rsid w:val="00001A22"/>
+    <w:rsid w:val="000220F4"/>
+    <w:rsid w:val="00033E77"/>
+    <w:rsid w:val="00043745"/>
+    <w:rsid w:val="000535C2"/>
+    <w:rsid w:val="00062700"/>
+    <w:rsid w:val="00077455"/>
+    <w:rsid w:val="0008432E"/>
+    <w:rsid w:val="000914CA"/>
+    <w:rsid w:val="000A5F3E"/>
+    <w:rsid w:val="000A764A"/>
+    <w:rsid w:val="000B6727"/>
+    <w:rsid w:val="000D077A"/>
     <w:rsid w:val="000D540D"/>
+    <w:rsid w:val="000D7C4C"/>
     <w:rsid w:val="000E030B"/>
+    <w:rsid w:val="000E5C6B"/>
+    <w:rsid w:val="000F4A3C"/>
+    <w:rsid w:val="000F71CD"/>
     <w:rsid w:val="00102B65"/>
-    <w:rsid w:val="001F3285"/>
+    <w:rsid w:val="00112333"/>
+    <w:rsid w:val="00122375"/>
+    <w:rsid w:val="0012311A"/>
+    <w:rsid w:val="00132615"/>
+    <w:rsid w:val="00132B9D"/>
+    <w:rsid w:val="0013405F"/>
+    <w:rsid w:val="00151FAE"/>
+    <w:rsid w:val="001551A9"/>
+    <w:rsid w:val="00186573"/>
+    <w:rsid w:val="00191683"/>
+    <w:rsid w:val="001B296D"/>
+    <w:rsid w:val="001B5D02"/>
+    <w:rsid w:val="001C58A5"/>
+    <w:rsid w:val="001D6247"/>
+    <w:rsid w:val="00206136"/>
+    <w:rsid w:val="002212CA"/>
+    <w:rsid w:val="0023404D"/>
+    <w:rsid w:val="0023437B"/>
+    <w:rsid w:val="00234993"/>
+    <w:rsid w:val="00237973"/>
+    <w:rsid w:val="00241FC9"/>
+    <w:rsid w:val="00244538"/>
+    <w:rsid w:val="0028796A"/>
+    <w:rsid w:val="002A167D"/>
+    <w:rsid w:val="002B0A91"/>
+    <w:rsid w:val="002B76E0"/>
+    <w:rsid w:val="002C1589"/>
+    <w:rsid w:val="002D36CC"/>
+    <w:rsid w:val="002D38EA"/>
+    <w:rsid w:val="00307549"/>
+    <w:rsid w:val="003325DB"/>
+    <w:rsid w:val="0034387D"/>
+    <w:rsid w:val="00373241"/>
+    <w:rsid w:val="00377975"/>
+    <w:rsid w:val="003932D0"/>
+    <w:rsid w:val="00396FD7"/>
+    <w:rsid w:val="003A0355"/>
+    <w:rsid w:val="003A0E61"/>
+    <w:rsid w:val="003A6D88"/>
+    <w:rsid w:val="003C31B0"/>
+    <w:rsid w:val="003C5968"/>
     <w:rsid w:val="003D644D"/>
+    <w:rsid w:val="003E433E"/>
+    <w:rsid w:val="003E68AF"/>
+    <w:rsid w:val="003F2922"/>
+    <w:rsid w:val="00401422"/>
     <w:rsid w:val="00402ED7"/>
+    <w:rsid w:val="00403CF1"/>
+    <w:rsid w:val="004056E6"/>
+    <w:rsid w:val="004063B6"/>
+    <w:rsid w:val="004279DC"/>
+    <w:rsid w:val="00434C79"/>
+    <w:rsid w:val="004504AF"/>
     <w:rsid w:val="00463E5B"/>
-    <w:rsid w:val="00544501"/>
+    <w:rsid w:val="00470AB3"/>
+    <w:rsid w:val="00475E95"/>
+    <w:rsid w:val="0048318C"/>
+    <w:rsid w:val="00483638"/>
+    <w:rsid w:val="004A5191"/>
+    <w:rsid w:val="004C6FC9"/>
+    <w:rsid w:val="004D6BB6"/>
+    <w:rsid w:val="004E1833"/>
+    <w:rsid w:val="004E1860"/>
+    <w:rsid w:val="004E3681"/>
+    <w:rsid w:val="004F0244"/>
+    <w:rsid w:val="004F3A7B"/>
+    <w:rsid w:val="00513704"/>
+    <w:rsid w:val="005159DD"/>
+    <w:rsid w:val="005163E0"/>
+    <w:rsid w:val="0055077E"/>
+    <w:rsid w:val="00550CD5"/>
+    <w:rsid w:val="005534E2"/>
+    <w:rsid w:val="00563BBA"/>
+    <w:rsid w:val="005B714E"/>
+    <w:rsid w:val="005C67A8"/>
+    <w:rsid w:val="005E064B"/>
+    <w:rsid w:val="005E3BDC"/>
+    <w:rsid w:val="005F5002"/>
+    <w:rsid w:val="00604C42"/>
+    <w:rsid w:val="0061321E"/>
+    <w:rsid w:val="00621F84"/>
+    <w:rsid w:val="006243D0"/>
+    <w:rsid w:val="006265D0"/>
+    <w:rsid w:val="006347B7"/>
+    <w:rsid w:val="00646394"/>
+    <w:rsid w:val="006505E2"/>
+    <w:rsid w:val="00662A7A"/>
+    <w:rsid w:val="0066709C"/>
+    <w:rsid w:val="006731EB"/>
     <w:rsid w:val="00676858"/>
+    <w:rsid w:val="00677B5E"/>
+    <w:rsid w:val="006910DF"/>
+    <w:rsid w:val="006A7EC5"/>
+    <w:rsid w:val="006E057D"/>
+    <w:rsid w:val="006E4C66"/>
     <w:rsid w:val="006E54B5"/>
+    <w:rsid w:val="006F2DC9"/>
+    <w:rsid w:val="0071180F"/>
+    <w:rsid w:val="00714E9C"/>
     <w:rsid w:val="00725BCE"/>
+    <w:rsid w:val="007355E6"/>
+    <w:rsid w:val="00735C7F"/>
     <w:rsid w:val="00737620"/>
+    <w:rsid w:val="00756BA2"/>
+    <w:rsid w:val="007844C1"/>
+    <w:rsid w:val="00797B11"/>
+    <w:rsid w:val="007B7E80"/>
+    <w:rsid w:val="007D5782"/>
+    <w:rsid w:val="007E25A9"/>
+    <w:rsid w:val="008072E3"/>
+    <w:rsid w:val="00823350"/>
+    <w:rsid w:val="0083561A"/>
+    <w:rsid w:val="00837430"/>
+    <w:rsid w:val="008403D1"/>
+    <w:rsid w:val="00842FC4"/>
+    <w:rsid w:val="0084419A"/>
+    <w:rsid w:val="0085575A"/>
+    <w:rsid w:val="00873230"/>
+    <w:rsid w:val="008A58ED"/>
+    <w:rsid w:val="008C6AB3"/>
+    <w:rsid w:val="008D08E0"/>
+    <w:rsid w:val="008F7F9E"/>
+    <w:rsid w:val="00935DBE"/>
     <w:rsid w:val="00942D18"/>
+    <w:rsid w:val="0097053B"/>
+    <w:rsid w:val="009A1365"/>
+    <w:rsid w:val="009A5936"/>
+    <w:rsid w:val="009C70EB"/>
+    <w:rsid w:val="009E2E91"/>
+    <w:rsid w:val="009F57F3"/>
+    <w:rsid w:val="00A12E6F"/>
+    <w:rsid w:val="00A25477"/>
     <w:rsid w:val="00A73DA2"/>
-    <w:rsid w:val="00AD3784"/>
+    <w:rsid w:val="00A8300E"/>
+    <w:rsid w:val="00A95D08"/>
+    <w:rsid w:val="00A968A8"/>
+    <w:rsid w:val="00AA2A99"/>
+    <w:rsid w:val="00AA6A28"/>
+    <w:rsid w:val="00AC7E94"/>
+    <w:rsid w:val="00AD1E66"/>
     <w:rsid w:val="00AE2368"/>
+    <w:rsid w:val="00AE44C2"/>
     <w:rsid w:val="00AE553A"/>
+    <w:rsid w:val="00AE584F"/>
+    <w:rsid w:val="00AF6C39"/>
+    <w:rsid w:val="00B16BD5"/>
+    <w:rsid w:val="00B56716"/>
+    <w:rsid w:val="00B56D32"/>
     <w:rsid w:val="00B70595"/>
-    <w:rsid w:val="00B80E3D"/>
+    <w:rsid w:val="00B72199"/>
+    <w:rsid w:val="00B7709D"/>
+    <w:rsid w:val="00B83861"/>
+    <w:rsid w:val="00B95C84"/>
     <w:rsid w:val="00BA5D21"/>
+    <w:rsid w:val="00BB2E16"/>
     <w:rsid w:val="00BB5BE5"/>
+    <w:rsid w:val="00BC7FDF"/>
     <w:rsid w:val="00BE11A5"/>
     <w:rsid w:val="00BE3ECA"/>
+    <w:rsid w:val="00BF525F"/>
+    <w:rsid w:val="00C05753"/>
+    <w:rsid w:val="00C1582E"/>
+    <w:rsid w:val="00C16C22"/>
+    <w:rsid w:val="00C30F91"/>
+    <w:rsid w:val="00C353E5"/>
     <w:rsid w:val="00C376BC"/>
-    <w:rsid w:val="00C502C1"/>
+    <w:rsid w:val="00C50AC3"/>
+    <w:rsid w:val="00C70972"/>
+    <w:rsid w:val="00C72D89"/>
+    <w:rsid w:val="00C75E4B"/>
+    <w:rsid w:val="00C83F4F"/>
+    <w:rsid w:val="00C927D2"/>
+    <w:rsid w:val="00C93CA9"/>
     <w:rsid w:val="00CC1CF6"/>
+    <w:rsid w:val="00CC5327"/>
+    <w:rsid w:val="00CD460F"/>
+    <w:rsid w:val="00CD4A6C"/>
+    <w:rsid w:val="00CE2A54"/>
+    <w:rsid w:val="00CE34E4"/>
+    <w:rsid w:val="00CE3A4A"/>
     <w:rsid w:val="00CE7885"/>
+    <w:rsid w:val="00D14CDE"/>
+    <w:rsid w:val="00D15F5E"/>
+    <w:rsid w:val="00D206B9"/>
     <w:rsid w:val="00D301E8"/>
+    <w:rsid w:val="00D323A9"/>
+    <w:rsid w:val="00D32C96"/>
     <w:rsid w:val="00D35958"/>
-    <w:rsid w:val="00E16915"/>
+    <w:rsid w:val="00D47B79"/>
+    <w:rsid w:val="00D63944"/>
+    <w:rsid w:val="00DB4CAA"/>
+    <w:rsid w:val="00DD4E6B"/>
+    <w:rsid w:val="00DE03AE"/>
+    <w:rsid w:val="00DF24F2"/>
+    <w:rsid w:val="00DF461A"/>
+    <w:rsid w:val="00E36B50"/>
+    <w:rsid w:val="00E37141"/>
+    <w:rsid w:val="00E4268E"/>
+    <w:rsid w:val="00E6269C"/>
+    <w:rsid w:val="00E7393A"/>
+    <w:rsid w:val="00E7461E"/>
     <w:rsid w:val="00E95649"/>
-    <w:rsid w:val="00EA5165"/>
+    <w:rsid w:val="00EA0947"/>
+    <w:rsid w:val="00EC7189"/>
+    <w:rsid w:val="00EE3745"/>
+    <w:rsid w:val="00F11F09"/>
+    <w:rsid w:val="00F25D5A"/>
+    <w:rsid w:val="00F5288C"/>
+    <w:rsid w:val="00F53531"/>
+    <w:rsid w:val="00F953A8"/>
+    <w:rsid w:val="00F96DF4"/>
+    <w:rsid w:val="00FA77DB"/>
+    <w:rsid w:val="00FD4FCC"/>
     <w:rsid w:val="00FE37E9"/>
+    <w:rsid w:val="00FE681C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07775E7C"/>
+  <w14:docId w14:val="247D32DB"/>
   <w15:docId w15:val="{EEB54909-DA26-4496-8C16-EC8D656AEBF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5598,50 +7617,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BE11A5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
@@ -5820,62 +7844,97 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00725BCE"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="texto">
     <w:name w:val="texto"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="000D540D"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:kern w:val="1"/>
       <w:lang w:val="pt-BR" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E3681"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000220F4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A5F3E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:convergencias@unifesp.br" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.unifesp.br/index.php/c/about/submissions" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ies.ufpb.br/ojs2/index.php/ies/article/view/16224/11490" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6112,81 +8171,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C35B8B28-820D-4F15-8044-F9DCC8FD5D8A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DB49055-87A8-4D5A-B6E9-674761176F70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7507</Characters>
+  <Pages>6</Pages>
+  <Words>877</Words>
+  <Characters>4689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8880</CharactersWithSpaces>
+  <CharactersWithSpaces>5502</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patricia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>